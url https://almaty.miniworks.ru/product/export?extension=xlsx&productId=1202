--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>32М8БН</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>32М8СН</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Алматы
 (для иногородних клиентов доставка до склада ТК в г. Алматы бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -935,51 +935,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>18.84</v>
       </c>
       <c r="F10" s="9">
         <v>19.8</v>
       </c>
       <c r="G10" s="9">
         <v>21.84</v>
       </c>
       <c r="H10" s="9">
         <v>25.92</v>
       </c>
       <c r="I10" s="9">
         <v>29.4</v>
       </c>
       <c r="J10" s="9">
         <v>36.0</v>
       </c>
       <c r="K10" s="3">
-        <v>250</v>
+        <v>46</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="140">
       <c r="A11"/>
       <c r="B11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>