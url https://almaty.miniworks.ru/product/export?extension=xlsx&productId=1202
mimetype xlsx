--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 29.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>32М8БН</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>32М8СН</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Алматы
 (для иногородних клиентов доставка до склада ТК в г. Алматы бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия