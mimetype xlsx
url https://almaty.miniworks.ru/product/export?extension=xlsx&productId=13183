--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>D18M6.D25x60B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>D18M6.D25x60G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Алматы
 (для иногородних клиентов доставка до склада ТК в г. Алматы бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
@@ -930,83 +930,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>19.67</v>
       </c>
       <c r="F8" s="9">
         <v>21.57</v>
       </c>
       <c r="G8" s="9">
         <v>24.89</v>
       </c>
       <c r="H8" s="9">
         <v>26.7</v>
       </c>
       <c r="I8" s="9">
         <v>29.64</v>
       </c>
       <c r="J8" s="9">
         <v>38.0</v>
       </c>
       <c r="K8" s="3">
-        <v>12987</v>
+        <v>9784</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>19.67</v>
       </c>
       <c r="F9" s="9">
         <v>21.57</v>
       </c>
       <c r="G9" s="9">
         <v>24.89</v>
       </c>
       <c r="H9" s="9">
         <v>26.7</v>
       </c>
       <c r="I9" s="9">
         <v>29.64</v>
       </c>
       <c r="J9" s="9">
         <v>38.0</v>
       </c>
       <c r="K9" s="3">
-        <v>3600</v>
+        <v>2600</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>19.67</v>
       </c>
       <c r="F10" s="9">
         <v>21.57</v>
       </c>
       <c r="G10" s="9">
         <v>24.89</v>
       </c>
       <c r="H10" s="9">
         <v>26.7</v>
       </c>
       <c r="I10" s="9">