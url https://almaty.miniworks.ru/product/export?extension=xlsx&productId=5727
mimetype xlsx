--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>2КБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>2КТКЭ</t>
   </si>
   <si>
     <t>т.коричневый</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>2КССЭ</t>
   </si>
   <si>
     <t>св.серый (RAL 7040)</t>
   </si>
   <si>
     <t>2КТБЭ</t>
   </si>
@@ -1046,51 +1046,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.5</v>
       </c>
       <c r="F10" s="9">
         <v>0.7</v>
       </c>
       <c r="G10" s="9">
         <v>0.9</v>
       </c>
       <c r="H10" s="9">
         <v>1.3</v>
       </c>
       <c r="I10" s="9">
         <v>1.7</v>
       </c>
       <c r="J10" s="9">
         <v>2.0</v>
       </c>
       <c r="K10" s="3">
-        <v>62473</v>
+        <v>62463</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.6</v>
       </c>
       <c r="F11" s="9">
         <v>0.84</v>
       </c>
       <c r="G11" s="9">
         <v>1.08</v>
       </c>
       <c r="H11" s="9">
         <v>1.56</v>
       </c>
       <c r="I11" s="9">
@@ -1142,51 +1142,51 @@
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.6</v>
       </c>
       <c r="F13" s="9">
         <v>0.84</v>
       </c>
       <c r="G13" s="9">
         <v>1.08</v>
       </c>
       <c r="H13" s="9">
         <v>1.56</v>
       </c>
       <c r="I13" s="9">
         <v>2.04</v>
       </c>
       <c r="J13" s="9">
         <v>2.4</v>
       </c>
       <c r="K13" s="3">
-        <v>21702</v>
+        <v>21692</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="35">
       <c r="A14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="9">
         <v>0.6</v>
       </c>
       <c r="F14" s="9">
         <v>0.84</v>
       </c>
       <c r="G14" s="9">
         <v>1.08</v>
       </c>
       <c r="H14" s="9">
         <v>1.56</v>
       </c>
       <c r="I14" s="9">
@@ -1206,51 +1206,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>0.6</v>
       </c>
       <c r="F15" s="9">
         <v>0.84</v>
       </c>
       <c r="G15" s="9">
         <v>1.08</v>
       </c>
       <c r="H15" s="9">
         <v>1.56</v>
       </c>
       <c r="I15" s="9">
         <v>2.04</v>
       </c>
       <c r="J15" s="9">
         <v>2.4</v>
       </c>
       <c r="K15" s="3">
-        <v>14849</v>
+        <v>14839</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.6</v>
       </c>
       <c r="F16" s="9">
         <v>0.84</v>
       </c>
       <c r="G16" s="9">
         <v>1.08</v>
       </c>
       <c r="H16" s="9">
         <v>1.56</v>
       </c>
       <c r="I16" s="9">