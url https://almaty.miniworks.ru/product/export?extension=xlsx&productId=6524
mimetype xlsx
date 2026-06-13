--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>КНКП19К</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>КНКП19Ж</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>КНКП19З</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>КНКП19СН</t>
   </si>
@@ -1051,52 +1051,52 @@
         <v>28</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>180.0</v>
       </c>
       <c r="F13" s="9">
         <v>190.0</v>
       </c>
       <c r="G13" s="9">
         <v>210.0</v>
       </c>
       <c r="H13" s="9">
         <v>230.0</v>
       </c>
       <c r="I13" s="9">
         <v>250.0</v>
       </c>
       <c r="J13" s="9">
         <v>270.0</v>
       </c>
-      <c r="K13" s="3" t="s">
-        <v>19</v>
+      <c r="K13" s="3">
+        <v>160</v>
       </c>
       <c r="L13" s="8"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="140">
       <c r="A14"/>
       <c r="B14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>