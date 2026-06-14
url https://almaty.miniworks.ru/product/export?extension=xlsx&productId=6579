--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>―</t>
   </si>
   <si>
     <t>417.006.003.001</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>417.006.002.001</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>417.006.004.001</t>
   </si>