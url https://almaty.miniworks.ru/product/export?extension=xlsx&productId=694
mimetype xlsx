--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>4КСЗ</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>4КСНЗ</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>4КБЗ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>4КТКЗ</t>
   </si>
@@ -937,51 +937,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.48</v>
       </c>
       <c r="F8" s="9">
         <v>0.6</v>
       </c>
       <c r="G8" s="9">
         <v>0.96</v>
       </c>
       <c r="H8" s="9">
         <v>1.44</v>
       </c>
       <c r="I8" s="9">
         <v>1.92</v>
       </c>
       <c r="J8" s="9">
         <v>3.6</v>
       </c>
       <c r="K8" s="3">
-        <v>46743</v>
+        <v>40233</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.48</v>
       </c>
       <c r="F9" s="9">
         <v>0.6</v>
       </c>
       <c r="G9" s="9">
         <v>0.96</v>
       </c>
       <c r="H9" s="9">
         <v>1.44</v>
       </c>
       <c r="I9" s="9">
@@ -1001,51 +1001,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.48</v>
       </c>
       <c r="F10" s="9">
         <v>0.6</v>
       </c>
       <c r="G10" s="9">
         <v>0.96</v>
       </c>
       <c r="H10" s="9">
         <v>1.44</v>
       </c>
       <c r="I10" s="9">
         <v>1.92</v>
       </c>
       <c r="J10" s="9">
         <v>3.6</v>
       </c>
       <c r="K10" s="3">
-        <v>25192</v>
+        <v>40000</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.48</v>
       </c>
       <c r="F11" s="9">
         <v>0.6</v>
       </c>
       <c r="G11" s="9">
         <v>0.96</v>
       </c>
       <c r="H11" s="9">
         <v>1.44</v>
       </c>
       <c r="I11" s="9">
@@ -1065,51 +1065,51 @@
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.4</v>
       </c>
       <c r="F12" s="9">
         <v>0.5</v>
       </c>
       <c r="G12" s="9">
         <v>0.8</v>
       </c>
       <c r="H12" s="9">
         <v>1.2</v>
       </c>
       <c r="I12" s="9">
         <v>1.6</v>
       </c>
       <c r="J12" s="9">
         <v>3.0</v>
       </c>
       <c r="K12" s="3">
-        <v>59040</v>
+        <v>77726</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.48</v>
       </c>
       <c r="F13" s="9">
         <v>0.6</v>
       </c>
       <c r="G13" s="9">
         <v>0.96</v>
       </c>
       <c r="H13" s="9">
         <v>1.44</v>
       </c>
       <c r="I13" s="9">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="9">
         <v>0.48</v>
       </c>
       <c r="F15" s="9">
         <v>0.6</v>
       </c>
       <c r="G15" s="9">
         <v>0.96</v>
       </c>
       <c r="H15" s="9">
         <v>1.44</v>
       </c>
       <c r="I15" s="9">
         <v>1.92</v>
       </c>
       <c r="J15" s="9">
         <v>3.6</v>
       </c>
       <c r="K15" s="3">
-        <v>21554</v>
+        <v>21544</v>
       </c>
       <c r="L15" s="8"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="35">
       <c r="A16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.48</v>
       </c>
       <c r="F16" s="9">
         <v>0.6</v>
       </c>
       <c r="G16" s="9">
         <v>0.96</v>
       </c>
       <c r="H16" s="9">
         <v>1.44</v>
       </c>
       <c r="I16" s="9">
@@ -1225,179 +1225,179 @@
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.48</v>
       </c>
       <c r="F17" s="9">
         <v>0.6</v>
       </c>
       <c r="G17" s="9">
         <v>0.96</v>
       </c>
       <c r="H17" s="9">
         <v>1.44</v>
       </c>
       <c r="I17" s="9">
         <v>1.92</v>
       </c>
       <c r="J17" s="9">
         <v>3.6</v>
       </c>
       <c r="K17" s="3">
-        <v>25154</v>
+        <v>49144</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.48</v>
       </c>
       <c r="F18" s="9">
         <v>0.6</v>
       </c>
       <c r="G18" s="9">
         <v>0.96</v>
       </c>
       <c r="H18" s="9">
         <v>1.44</v>
       </c>
       <c r="I18" s="9">
         <v>1.92</v>
       </c>
       <c r="J18" s="9">
         <v>3.6</v>
       </c>
       <c r="K18" s="3">
-        <v>19560</v>
+        <v>19546</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.48</v>
       </c>
       <c r="F19" s="9">
         <v>0.6</v>
       </c>
       <c r="G19" s="9">
         <v>0.96</v>
       </c>
       <c r="H19" s="9">
         <v>1.44</v>
       </c>
       <c r="I19" s="9">
         <v>1.92</v>
       </c>
       <c r="J19" s="9">
         <v>3.6</v>
       </c>
       <c r="K19" s="3">
-        <v>27190</v>
+        <v>27180</v>
       </c>
       <c r="L19" s="8"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="35">
       <c r="A20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="9">
         <v>0.48</v>
       </c>
       <c r="F20" s="9">
         <v>0.6</v>
       </c>
       <c r="G20" s="9">
         <v>0.96</v>
       </c>
       <c r="H20" s="9">
         <v>1.44</v>
       </c>
       <c r="I20" s="9">
         <v>1.92</v>
       </c>
       <c r="J20" s="9">
         <v>3.6</v>
       </c>
       <c r="K20" s="3">
-        <v>16350</v>
+        <v>40036</v>
       </c>
       <c r="L20" s="8"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="35">
       <c r="A21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="9">
         <v>0.48</v>
       </c>
       <c r="F21" s="9">
         <v>0.6</v>
       </c>
       <c r="G21" s="9">
         <v>0.96</v>
       </c>
       <c r="H21" s="9">
         <v>1.44</v>
       </c>
       <c r="I21" s="9">
         <v>1.92</v>
       </c>
       <c r="J21" s="9">
         <v>3.6</v>
       </c>
       <c r="K21" s="3">
-        <v>24558</v>
+        <v>36748</v>
       </c>
       <c r="L21" s="8"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="140">
       <c r="A22"/>
       <c r="B22" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>