--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>10ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>10ТССЭ</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>10ТТСЭ</t>
   </si>
   <si>
     <t>серый (RAL 7001)</t>
   </si>
   <si>
     <t>10ТСНЭ</t>
   </si>
@@ -979,147 +979,147 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.8</v>
       </c>
       <c r="F8" s="9">
         <v>1.0</v>
       </c>
       <c r="G8" s="9">
         <v>1.2</v>
       </c>
       <c r="H8" s="9">
         <v>1.8</v>
       </c>
       <c r="I8" s="9">
         <v>2.4</v>
       </c>
       <c r="J8" s="9">
         <v>4.0</v>
       </c>
       <c r="K8" s="3">
-        <v>151945</v>
+        <v>253340</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.96</v>
       </c>
       <c r="F9" s="9">
         <v>1.2</v>
       </c>
       <c r="G9" s="9">
         <v>1.44</v>
       </c>
       <c r="H9" s="9">
         <v>2.16</v>
       </c>
       <c r="I9" s="9">
         <v>2.88</v>
       </c>
       <c r="J9" s="9">
         <v>4.8</v>
       </c>
       <c r="K9" s="3">
-        <v>159181</v>
+        <v>157027</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.96</v>
       </c>
       <c r="F10" s="9">
         <v>1.2</v>
       </c>
       <c r="G10" s="9">
         <v>1.44</v>
       </c>
       <c r="H10" s="9">
         <v>2.16</v>
       </c>
       <c r="I10" s="9">
         <v>2.88</v>
       </c>
       <c r="J10" s="9">
         <v>4.8</v>
       </c>
       <c r="K10" s="3">
-        <v>9665</v>
+        <v>35608</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.96</v>
       </c>
       <c r="F11" s="9">
         <v>1.2</v>
       </c>
       <c r="G11" s="9">
         <v>1.44</v>
       </c>
       <c r="H11" s="9">
         <v>2.16</v>
       </c>
       <c r="I11" s="9">
         <v>2.88</v>
       </c>
       <c r="J11" s="9">
         <v>4.8</v>
       </c>
       <c r="K11" s="3">
-        <v>26139</v>
+        <v>26119</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.96</v>
       </c>
       <c r="F12" s="9">
         <v>1.2</v>
       </c>
       <c r="G12" s="9">
         <v>1.44</v>
       </c>
       <c r="H12" s="9">
         <v>2.16</v>
       </c>
       <c r="I12" s="9">
@@ -1235,115 +1235,115 @@
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="9">
         <v>0.96</v>
       </c>
       <c r="F16" s="9">
         <v>1.2</v>
       </c>
       <c r="G16" s="9">
         <v>1.44</v>
       </c>
       <c r="H16" s="9">
         <v>2.16</v>
       </c>
       <c r="I16" s="9">
         <v>2.88</v>
       </c>
       <c r="J16" s="9">
         <v>4.8</v>
       </c>
       <c r="K16" s="3">
-        <v>35915</v>
+        <v>25915</v>
       </c>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="35">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.96</v>
       </c>
       <c r="F17" s="9">
         <v>1.2</v>
       </c>
       <c r="G17" s="9">
         <v>1.44</v>
       </c>
       <c r="H17" s="9">
         <v>2.16</v>
       </c>
       <c r="I17" s="9">
         <v>2.88</v>
       </c>
       <c r="J17" s="9">
         <v>4.8</v>
       </c>
       <c r="K17" s="3">
-        <v>21576</v>
+        <v>21542</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.96</v>
       </c>
       <c r="F18" s="9">
         <v>1.2</v>
       </c>
       <c r="G18" s="9">
         <v>1.44</v>
       </c>
       <c r="H18" s="9">
         <v>2.16</v>
       </c>
       <c r="I18" s="9">
         <v>2.88</v>
       </c>
       <c r="J18" s="9">
         <v>4.8</v>
       </c>
       <c r="K18" s="3">
-        <v>54987</v>
+        <v>52967</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.96</v>
       </c>
       <c r="F19" s="9">
         <v>1.2</v>
       </c>
       <c r="G19" s="9">
         <v>1.44</v>
       </c>
       <c r="H19" s="9">
         <v>2.16</v>
       </c>
       <c r="I19" s="9">
@@ -1427,115 +1427,115 @@
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="9">
         <v>0.96</v>
       </c>
       <c r="F22" s="9">
         <v>1.2</v>
       </c>
       <c r="G22" s="9">
         <v>1.44</v>
       </c>
       <c r="H22" s="9">
         <v>2.16</v>
       </c>
       <c r="I22" s="9">
         <v>2.88</v>
       </c>
       <c r="J22" s="9">
         <v>4.8</v>
       </c>
       <c r="K22" s="3">
-        <v>18762</v>
+        <v>18752</v>
       </c>
       <c r="L22" s="8"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="35">
       <c r="A23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>0.96</v>
       </c>
       <c r="F23" s="9">
         <v>1.2</v>
       </c>
       <c r="G23" s="9">
         <v>1.44</v>
       </c>
       <c r="H23" s="9">
         <v>2.16</v>
       </c>
       <c r="I23" s="9">
         <v>2.88</v>
       </c>
       <c r="J23" s="9">
         <v>4.8</v>
       </c>
       <c r="K23" s="3">
-        <v>34267</v>
+        <v>34252</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>0.96</v>
       </c>
       <c r="F24" s="9">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>1.44</v>
       </c>
       <c r="H24" s="9">
         <v>2.16</v>
       </c>
       <c r="I24" s="9">
         <v>2.88</v>
       </c>
       <c r="J24" s="9">
         <v>4.8</v>
       </c>
       <c r="K24" s="3">
-        <v>17382</v>
+        <v>17372</v>
       </c>
       <c r="L24" s="8"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="35">
       <c r="A25" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="9">
         <v>0.96</v>
       </c>
       <c r="F25" s="9">
         <v>1.2</v>
       </c>
       <c r="G25" s="9">
         <v>1.44</v>
       </c>
       <c r="H25" s="9">
         <v>2.16</v>
       </c>
       <c r="I25" s="9">
@@ -1619,51 +1619,51 @@
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="9">
         <v>0.96</v>
       </c>
       <c r="F28" s="9">
         <v>1.2</v>
       </c>
       <c r="G28" s="9">
         <v>1.44</v>
       </c>
       <c r="H28" s="9">
         <v>2.16</v>
       </c>
       <c r="I28" s="9">
         <v>2.88</v>
       </c>
       <c r="J28" s="9">
         <v>4.8</v>
       </c>
       <c r="K28" s="3">
-        <v>25970</v>
+        <v>25966</v>
       </c>
       <c r="L28" s="8"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="140">
       <c r="A29"/>
       <c r="B29" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>