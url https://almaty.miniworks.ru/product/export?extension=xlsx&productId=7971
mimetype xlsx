--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>PC/PG9/2-6G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Алматы
 (для иногородних клиентов доставка до склада ТК в г. Алматы бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 