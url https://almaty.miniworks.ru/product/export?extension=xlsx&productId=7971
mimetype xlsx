--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 29.07.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>PC/PG9/2-6G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Алматы
 (для иногородних клиентов доставка до склада ТК в г. Алматы бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 