--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 29.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 14.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>PC/M20x1.5L/6-12W</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>PC/M20x1.5L/5-9G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>PC/M20x1.5L/6-12R</t>
   </si>
   <si>
     <t>красный</t>
   </si>